--- v2 (2026-02-25)
+++ v3 (2026-04-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Factoren 2020 dd 25-02-2026" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Factoren 2020 dd 11-04-2026" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b val="1"/>
@@ -500,86 +500,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/57/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-benzine-fossiel-e0/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/58/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-diesel-fossiel-b0/" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/59/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-gtl-diesel/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/60/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-cng-aardgas/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/61/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-lng-aardgas/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/62/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-lpg/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/63/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-mdo-marine-diesel-oil/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/64/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-hfo-heavy-fuel-oil/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/65/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-kerosine-jet-a1/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/77/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-waterstof-grijs/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/227/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-methanol-fossiel/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/66/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-benzine-e10/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/67/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-diesel-b7/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/69/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-dieselvervanger-hvo30/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/68/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-benzinevervanger-e85/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/75/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-waterstof-groen/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/71/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-biodiesel-hvo/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/72/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-biodiesel-fame/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/73/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-cng-groengas/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/74/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-lng-groengas/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/70/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-ethanol-100/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/76/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-kerosine-saf/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/228/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-methanol-bio/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/229/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-e-methanol-groene-stroom/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/111/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-ad-blue-additief/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/146/brandstoffen-energieopwekking-houtige-biomassa-houtblokken-nl/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/142/brandstoffen-energieopwekking-houtige-biomassa-houtchips-nl/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/144/brandstoffen-energieopwekking-houtige-biomassa-houtpellets-uit-droge-industriele-reststroom-nl/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/145/brandstoffen-energieopwekking-houtige-biomassa-houtpellets-uit-vers-hout-nl/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/143/brandstoffen-energieopwekking-houtige-biomassa-houtshreds-nl/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/126/brandstoffen-energieopwekking-vaste-brandstoffen-antraciet/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/132/brandstoffen-energieopwekking-vaste-brandstoffen-bruinkool/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/127/brandstoffen-energieopwekking-vaste-brandstoffen-cokeskolen/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/128/brandstoffen-energieopwekking-vaste-brandstoffen-cokeskolen-cokeovens/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/129/brandstoffen-energieopwekking-vaste-brandstoffen-cokeskolen-hoogovens/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/130/brandstoffen-energieopwekking-vaste-brandstoffen-steenkool-bitumineus/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/131/brandstoffen-energieopwekking-vaste-brandstoffen-steenkool-sub-bitumineus/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/134/brandstoffen-energieopwekking-vaste-brandstoffen-steenkool-en-bruinkool-briketten/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/133/brandstoffen-energieopwekking-vaste-brandstoffen-turf/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/113/brandstoffen-energieopwekking-vloeibare-brandstoffen-aardgascondensaat/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/118/brandstoffen-energieopwekking-vloeibare-brandstoffen-bitumen/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/123/brandstoffen-energieopwekking-vloeibare-brandstoffen-chemisch-restgas/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/116/brandstoffen-energieopwekking-vloeibare-brandstoffen-ethaan/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/115/brandstoffen-energieopwekking-vloeibare-brandstoffen-leisteenolie/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/117/brandstoffen-energieopwekking-vloeibare-brandstoffen-naftas/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/124/brandstoffen-energieopwekking-vloeibare-brandstoffen-orimulsion/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/125/brandstoffen-energieopwekking-vloeibare-brandstoffen-overige-olien/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/114/brandstoffen-energieopwekking-vloeibare-brandstoffen-petroleum/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/120/brandstoffen-energieopwekking-vloeibare-brandstoffen-petroleumcokes/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/121/brandstoffen-energieopwekking-vloeibare-brandstoffen-raffinaderij-grondstoffen/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/122/brandstoffen-energieopwekking-vloeibare-brandstoffen-raffinaderijgas/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/112/brandstoffen-energieopwekking-vloeibare-brandstoffen-ruwe-aardolie/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/119/brandstoffen-energieopwekking-vloeibare-brandstoffen-smeerolien/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/135/brandstoffen-energieopwekking-gasvormige-brandstoffen-aardgas-g-gas/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/138/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-gemiddeld/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/223/brandstoffen-energieopwekking-gasvormige-brandstoffen-groen-gas-monomestvergisting/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/224/brandstoffen-energieopwekking-gasvormige-brandstoffen-groen-gas-allesvergisting/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/141/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-slibvergisting-rwzi/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/137/brandstoffen-energieopwekking-gasvormige-brandstoffen-propaan/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/221/brandstoffen-energieopwekking-gasvormige-brandstoffen-biopropaan/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/139/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-covergisting/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/140/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-gft-vergisting/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/51/elektriciteit-grijze-stroom/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/52/elektriciteit-stroom-onbekend-gridmix/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/53/elektriciteit-windkracht/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/55/elektriciteit-zonne-energie/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/54/elektriciteit-waterkracht/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/56/elektriciteit-biomassa/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/50/elektriciteit-stroometiket/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/12/48/warmtelevering-gemiddelde-warmtenetten/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/12/49/warmtelevering-restwarmte-zonder-bijstook/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/14/koudemiddelen-blends-r404a/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/21/koudemiddelen-blends-r407a/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/22/koudemiddelen-blends-r407c/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/23/koudemiddelen-blends-r407f/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/24/koudemiddelen-blends-r410a/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/25/koudemiddelen-blends-r417a/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/26/koudemiddelen-blends-r422d/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/31/koudemiddelen-blends-r438a/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/32/koudemiddelen-blends-r448a/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/35/koudemiddelen-blends-r449a/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/36/koudemiddelen-blends-r450a/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/37/koudemiddelen-blends-r452a/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/38/koudemiddelen-blends-r452b/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/222/koudemiddelen-blends-r454c/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/40/koudemiddelen-blends-r507/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/41/koudemiddelen-blends-r513a/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/20/43/koudemiddelen-hcfks-r1233zd-z/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/20/10/koudemiddelen-hcfks-r22/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/15/koudemiddelen-hfcs-1234yf/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/20/koudemiddelen-hfcs-1234ze-z/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/16/koudemiddelen-hfcs-r125/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/17/koudemiddelen-hfcs-r134a/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/18/koudemiddelen-hfcs-r143a/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/12/koudemiddelen-hfcs-r23/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/19/koudemiddelen-hfcs-r245fa/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/13/koudemiddelen-hfcs-r32/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/30/koudemiddelen-overige-koudemiddelen-r290-propaan/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/42/koudemiddelen-overige-koudemiddelen-r600-butaan/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/44/koudemiddelen-overige-koudemiddelen-r600a-isobutaan/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/45/koudemiddelen-overige-koudemiddelen-r601a-isopentaan/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/46/koudemiddelen-overige-koudemiddelen-r717-ammoniak/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/47/koudemiddelen-overige-koudemiddelen-r744-co2/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/27/overige-emissies-lachgas-n2o/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/8/overige-emissies-methaan-ch4-niet-fossiel/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/28/overige-emissies-stikstof-trifluoride-nf3/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/29/overige-emissies-zwavel-hexafluoride-sf6/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/24/39/overige-emissies-anesthesiegassen-desfluraan-hfe-236ea2/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/24/34/overige-emissies-anesthesiegassen-isofluraan-hcfe-235da2/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/24/33/overige-emissies-anesthesiegassen-sevofluraan-hfe-347mmz1/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/147/personenvervoer-auto-gemiddelde-auto-brandstofsoort-onbekend/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/149/personenvervoer-auto-benzine-middel/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/154/personenvervoer-auto-diesel-middel/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/158/personenvervoer-auto-lpg-middel/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/161/personenvervoer-auto-cngaardgas-middel/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/163/personenvervoer-auto-bio-cng-gemiddeld/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/164/personenvervoer-auto-bio-ethanol-e85-gemiddeld/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/152/personenvervoer-auto-benzine-plug-in-hybride-phev/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/194/personenvervoer-auto-biodiesel-hvo-100-gemiddeld/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/169/personenvervoer-auto-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/170/personenvervoer-auto-elektrisch-groene-stroom/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/168/personenvervoer-auto-elektrisch-grijze-stroom/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/166/personenvervoer-auto-waterstof-grijs-gemiddeld/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/167/personenvervoer-auto-waterstof-groen-gemiddeld/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/148/personenvervoer-auto-benzine-klein/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/150/personenvervoer-auto-benzine-groot/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/151/personenvervoer-auto-benzine-hybride/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/153/personenvervoer-auto-diesel-klein/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/155/personenvervoer-auto-diesel-groot/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/156/personenvervoer-auto-diesel-hybride/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/157/personenvervoer-auto-lpg-klein/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/159/personenvervoer-auto-lpg-groot/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/193/personenvervoer-auto-biodiesel-fame-100-gemiddeld/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/160/personenvervoer-auto-cngaardgas-klein/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/162/personenvervoer-auto-cngaardgas-groot/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/177/personenvervoer-openbaar-vervoer-ov-algemeen-trein-bus-metro-tram/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/209/personenvervoer-openbaar-vervoer-bus-tram-metro-gemiddelde/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/178/personenvervoer-openbaar-vervoer-trein-gemiddelde-type-onbekend/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/196/personenvervoer-openbaar-vervoer-trein-elektrisch/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/195/personenvervoer-openbaar-vervoer-trein-diesel/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/210/personenvervoer-openbaar-vervoer-trein-internationaal/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/182/personenvervoer-openbaar-vervoer-bus-gemiddeld-brandstof-onbekend/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/197/personenvervoer-openbaar-vervoer-bus-diesel/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/211/personenvervoer-openbaar-vervoer-bus-biodiesel-hvo100/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/198/personenvervoer-openbaar-vervoer-bus-groengas/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/185/personenvervoer-openbaar-vervoer-bus-elektrisch-groene-stroom/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/199/personenvervoer-openbaar-vervoer-bus-brandstofcelwaterstof/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/192/personenvervoer-openbaar-vervoer-metro-groene-stroom/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/187/personenvervoer-openbaar-vervoer-tram-groene-stroom/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/175/personenvervoer-touringcar-diesel-reizigerskilometer/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/207/personenvervoer-touringcar-hvo-100biodiesel-reizigerskilometer/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/205/personenvervoer-touringcar-batterijelektrisch-reizigerskilometer/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/176/personenvervoer-touringcar-diesel/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/208/personenvervoer-touringcar-hvo-100biodiesel/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/206/personenvervoer-touringcar-batterijelektrisch/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/202/personenvervoer-tweewielers-fiets-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/213/personenvervoer-tweewielers-bromfiets-gemiddeld/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/220/personenvervoer-tweewielers-bromfiets-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/201/personenvervoer-tweewielers-motor-gemiddeld-benzine/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/186/personenvervoer-tweewielers-motor-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/200/personenvervoer-vliegtuig-gemiddelde-alle-afstanden/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/188/personenvervoer-vliegtuig-regionaal-700-km/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/189/personenvervoer-vliegtuig-europees-700-2500-km/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/190/personenvervoer-vliegtuig-intercontinentaal-2500-km/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/42/204/personenvervoer-minibus-max-8-personen-gemiddeld-reizigerskilometer/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/42/203/personenvervoer-minibus-max-8-personen-batterijelektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/42/172/personenvervoer-minibus-max-8-personen-diesel/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/50/212/personenvervoer-veerboot-gemiddeld/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/52/94/goederenvervoer-bulk-en-stukgoederen-luchtvracht-luchtvaart-lange-afstand/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/88/goederenvervoer-bulk-en-stukgoederen-watervervoer-binnenvaart-gemiddeld-1500-3000-ton-rhk-groot-rijnschip/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/89/goederenvervoer-bulk-en-stukgoederen-watervervoer-binnenvaart-groot-5000-11000-ton-koppelverband-duwbak/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/87/goederenvervoer-bulk-en-stukgoederen-watervervoer-binnenvaart-klein-300-600-ton-spits-kempenaar/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/92/goederenvervoer-bulk-en-stukgoederen-watervervoer-zeevaart-deep-sea/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/215/goederenvervoer-bulk-en-stukgoederen-watervervoer-zeevaart-gemiddelde/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/91/goederenvervoer-bulk-en-stukgoederen-watervervoer-zeevaart-kustvaart/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/78/goederenvervoer-bulk-en-stukgoederen-wegvervoer-bestelauto-2-ton/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/79/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-10-ton/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/83/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-lzv/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/80/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-vrachtwagen-10-20-ton/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/81/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-vrachtwagen-20-ton-plus-aanhanger/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/82/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-zware-trekker-oplegger/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/37/97/goederenvervoer-containers-spoorvervoer-trein-combinatie/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/37/95/goederenvervoer-containers-spoorvervoer-trein-diesel/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/37/96/goederenvervoer-containers-spoorvervoer-trein-elektrisch/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/34/86/goederenvervoer-bulk-en-stukgoederen-spoorvervoer-trein-combinatie/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/34/84/goederenvervoer-bulk-en-stukgoederen-spoorvervoer-trein-diesel/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/34/85/goederenvervoer-bulk-en-stukgoederen-spoorvervoer-trein-elektrisch/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/101/goederenvervoer-containers-watervervoer-binnenvaart-348-teu-koppelverband/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/98/goederenvervoer-containers-watervervoer-binnenvaart-40-teu-neo-kemp/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/99/goederenvervoer-containers-watervervoer-binnenvaart-96-teu-rijn-herne-kanaal/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/100/goederenvervoer-containers-watervervoer-binnenvaart-gemiddelde-208-teu-groot-rijnschip/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/104/goederenvervoer-containers-watervervoer-zeevaart-deep-sea/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/218/goederenvervoer-containers-watervervoer-zeevaart-gemiddelde/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/103/goederenvervoer-containers-watervervoer-zeevaart-kustvaart/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/106/goederenvervoer-containers-wegvervoer-vrachtwagen-20-ton/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/107/goederenvervoer-containers-wegvervoer-vrachtwagen-20-ton-met-aanhanger/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/109/goederenvervoer-containers-wegvervoer-vrachtwagen-lzv/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/108/goederenvervoer-containers-wegvervoer-vrachtwagen-trekker-met-oplegger-zwaar/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/225/afval-ongescheiden-afval-testfactor/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/59/226/afval-afvalwater-afvalwater/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId201"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/57/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-benzine-fossiel-e0/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/58/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-diesel-fossiel-b0/" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/59/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-gtl-diesel/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/60/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-cng-aardgas/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/61/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-lng-aardgas/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/62/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-lpg/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/63/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-mdo-marine-diesel-oil/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/64/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-hfo-heavy-fuel-oil/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/65/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-kerosine-jet-a1/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/77/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-waterstof-grijs/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/29/227/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-methanol-fossiel/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/66/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-benzine-e10/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/67/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-diesel-b7/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/69/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-dieselvervanger-hvo30/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/30/68/brandstoffen-voertuigen-en-schepen-fossiele-brandstoffen-met-bio-bijmenging-benzinevervanger-e85/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/75/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-waterstof-groen/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/71/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-biodiesel-hvo/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/72/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-biodiesel-fame/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/73/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-cng-groengas/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/74/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-lng-groengas/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/70/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-ethanol-100/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/76/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-bio-kerosine-saf/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/228/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-methanol-bio/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/229/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-e-methanol-groene-stroom/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/31/111/brandstoffen-voertuigen-en-schepen-hernieuwbare-brandstoffen-ad-blue-additief/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/146/brandstoffen-energieopwekking-houtige-biomassa-houtblokken-nl/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/142/brandstoffen-energieopwekking-houtige-biomassa-houtchips-nl/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/144/brandstoffen-energieopwekking-houtige-biomassa-houtpellets-uit-droge-industriele-reststroom-nl/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/145/brandstoffen-energieopwekking-houtige-biomassa-houtpellets-uit-vers-hout-nl/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/28/143/brandstoffen-energieopwekking-houtige-biomassa-houtshreds-nl/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/135/brandstoffen-energieopwekking-gasvormige-brandstoffen-aardgas-g-gas/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/138/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-gemiddeld/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/223/brandstoffen-energieopwekking-gasvormige-brandstoffen-groen-gas-monomestvergisting/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/224/brandstoffen-energieopwekking-gasvormige-brandstoffen-groen-gas-allesvergisting/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/141/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-slibvergisting-rwzi/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/137/brandstoffen-energieopwekking-gasvormige-brandstoffen-propaan/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/221/brandstoffen-energieopwekking-gasvormige-brandstoffen-biopropaan/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/139/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-covergisting/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/27/140/brandstoffen-energieopwekking-gasvormige-brandstoffen-groengas-gft-vergisting/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/113/brandstoffen-energieopwekking-vloeibare-brandstoffen-aardgascondensaat/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/118/brandstoffen-energieopwekking-vloeibare-brandstoffen-bitumen/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/123/brandstoffen-energieopwekking-vloeibare-brandstoffen-chemisch-restgas/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/116/brandstoffen-energieopwekking-vloeibare-brandstoffen-ethaan/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/115/brandstoffen-energieopwekking-vloeibare-brandstoffen-leisteenolie/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/117/brandstoffen-energieopwekking-vloeibare-brandstoffen-naftas/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/124/brandstoffen-energieopwekking-vloeibare-brandstoffen-orimulsion/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/125/brandstoffen-energieopwekking-vloeibare-brandstoffen-overige-olien/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/114/brandstoffen-energieopwekking-vloeibare-brandstoffen-petroleum/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/120/brandstoffen-energieopwekking-vloeibare-brandstoffen-petroleumcokes/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/121/brandstoffen-energieopwekking-vloeibare-brandstoffen-raffinaderij-grondstoffen/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/122/brandstoffen-energieopwekking-vloeibare-brandstoffen-raffinaderijgas/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/112/brandstoffen-energieopwekking-vloeibare-brandstoffen-ruwe-aardolie/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/25/119/brandstoffen-energieopwekking-vloeibare-brandstoffen-smeerolien/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/126/brandstoffen-energieopwekking-vaste-brandstoffen-antraciet/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/132/brandstoffen-energieopwekking-vaste-brandstoffen-bruinkool/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/127/brandstoffen-energieopwekking-vaste-brandstoffen-cokeskolen/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/128/brandstoffen-energieopwekking-vaste-brandstoffen-cokeskolen-cokeovens/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/129/brandstoffen-energieopwekking-vaste-brandstoffen-cokeskolen-hoogovens/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/130/brandstoffen-energieopwekking-vaste-brandstoffen-steenkool-bitumineus/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/131/brandstoffen-energieopwekking-vaste-brandstoffen-steenkool-sub-bitumineus/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/134/brandstoffen-energieopwekking-vaste-brandstoffen-steenkool-en-bruinkool-briketten/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/26/133/brandstoffen-energieopwekking-vaste-brandstoffen-turf/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/51/elektriciteit-grijze-stroom/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/52/elektriciteit-stroom-onbekend-gridmix/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/53/elektriciteit-windkracht/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/55/elektriciteit-zonne-energie/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/54/elektriciteit-waterkracht/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/56/elektriciteit-biomassa/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/11/50/elektriciteit-stroometiket/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/12/48/warmtelevering-gemiddelde-warmtenetten/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/12/49/warmtelevering-restwarmte-zonder-bijstook/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/14/koudemiddelen-blends-r404a/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/21/koudemiddelen-blends-r407a/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/22/koudemiddelen-blends-r407c/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/23/koudemiddelen-blends-r407f/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/24/koudemiddelen-blends-r410a/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/25/koudemiddelen-blends-r417a/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/26/koudemiddelen-blends-r422d/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/31/koudemiddelen-blends-r438a/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/32/koudemiddelen-blends-r448a/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/35/koudemiddelen-blends-r449a/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/36/koudemiddelen-blends-r450a/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/37/koudemiddelen-blends-r452a/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/38/koudemiddelen-blends-r452b/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/222/koudemiddelen-blends-r454c/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/40/koudemiddelen-blends-r507/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/22/41/koudemiddelen-blends-r513a/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/20/43/koudemiddelen-hcfks-r1233zd-z/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/20/10/koudemiddelen-hcfks-r22/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/15/koudemiddelen-hfcs-1234yf/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/20/koudemiddelen-hfcs-1234ze-z/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/16/koudemiddelen-hfcs-r125/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/17/koudemiddelen-hfcs-r134a/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/18/koudemiddelen-hfcs-r143a/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/12/koudemiddelen-hfcs-r23/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/19/koudemiddelen-hfcs-r245fa/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/21/13/koudemiddelen-hfcs-r32/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/30/koudemiddelen-overige-koudemiddelen-r290-propaan/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/42/koudemiddelen-overige-koudemiddelen-r600-butaan/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/44/koudemiddelen-overige-koudemiddelen-r600a-isobutaan/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/45/koudemiddelen-overige-koudemiddelen-r601a-isopentaan/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/46/koudemiddelen-overige-koudemiddelen-r717-ammoniak/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/23/47/koudemiddelen-overige-koudemiddelen-r744-co2/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/27/overige-emissies-lachgas-n2o/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/8/overige-emissies-methaan-ch4-niet-fossiel/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/28/overige-emissies-stikstof-trifluoride-nf3/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/17/29/overige-emissies-zwavel-hexafluoride-sf6/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/24/39/overige-emissies-anesthesiegassen-desfluraan-hfe-236ea2/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/24/34/overige-emissies-anesthesiegassen-isofluraan-hcfe-235da2/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/24/33/overige-emissies-anesthesiegassen-sevofluraan-hfe-347mmz1/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/147/personenvervoer-auto-gemiddelde-auto-brandstofsoort-onbekend/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/149/personenvervoer-auto-benzine-middel/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/154/personenvervoer-auto-diesel-middel/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/158/personenvervoer-auto-lpg-middel/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/161/personenvervoer-auto-cngaardgas-middel/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/163/personenvervoer-auto-bio-cng-gemiddeld/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/164/personenvervoer-auto-bio-ethanol-e85-gemiddeld/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/152/personenvervoer-auto-benzine-plug-in-hybride-phev/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/194/personenvervoer-auto-biodiesel-hvo-100-gemiddeld/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/169/personenvervoer-auto-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/170/personenvervoer-auto-elektrisch-groene-stroom/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/168/personenvervoer-auto-elektrisch-grijze-stroom/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/166/personenvervoer-auto-waterstof-grijs-gemiddeld/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/167/personenvervoer-auto-waterstof-groen-gemiddeld/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/148/personenvervoer-auto-benzine-klein/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/150/personenvervoer-auto-benzine-groot/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/151/personenvervoer-auto-benzine-hybride/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/153/personenvervoer-auto-diesel-klein/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/155/personenvervoer-auto-diesel-groot/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/156/personenvervoer-auto-diesel-hybride/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/157/personenvervoer-auto-lpg-klein/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/159/personenvervoer-auto-lpg-groot/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/193/personenvervoer-auto-biodiesel-fame-100-gemiddeld/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/160/personenvervoer-auto-cngaardgas-klein/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/38/162/personenvervoer-auto-cngaardgas-groot/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/177/personenvervoer-openbaar-vervoer-ov-algemeen-trein-bus-metro-tram/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/209/personenvervoer-openbaar-vervoer-bus-tram-metro-gemiddelde/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/178/personenvervoer-openbaar-vervoer-trein-gemiddelde-type-onbekend/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/196/personenvervoer-openbaar-vervoer-trein-elektrisch/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/195/personenvervoer-openbaar-vervoer-trein-diesel/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/210/personenvervoer-openbaar-vervoer-trein-internationaal/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/182/personenvervoer-openbaar-vervoer-bus-gemiddeld-brandstof-onbekend/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/197/personenvervoer-openbaar-vervoer-bus-diesel/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/211/personenvervoer-openbaar-vervoer-bus-biodiesel-hvo100/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/198/personenvervoer-openbaar-vervoer-bus-groengas/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/185/personenvervoer-openbaar-vervoer-bus-elektrisch-groene-stroom/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/199/personenvervoer-openbaar-vervoer-bus-brandstofcelwaterstof/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/192/personenvervoer-openbaar-vervoer-metro-groene-stroom/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/53/187/personenvervoer-openbaar-vervoer-tram-groene-stroom/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/175/personenvervoer-touringcar-diesel-reizigerskilometer/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/207/personenvervoer-touringcar-hvo-100biodiesel-reizigerskilometer/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/205/personenvervoer-touringcar-batterijelektrisch-reizigerskilometer/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/176/personenvervoer-touringcar-diesel/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/208/personenvervoer-touringcar-hvo-100biodiesel/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/43/206/personenvervoer-touringcar-batterijelektrisch/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/200/personenvervoer-vliegtuig-gemiddelde-alle-afstanden/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/188/personenvervoer-vliegtuig-regionaal-700-km/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/189/personenvervoer-vliegtuig-europees-700-2500-km/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/51/190/personenvervoer-vliegtuig-intercontinentaal-2500-km/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/202/personenvervoer-tweewielers-fiets-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/213/personenvervoer-tweewielers-bromfiets-gemiddeld/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/220/personenvervoer-tweewielers-bromfiets-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/201/personenvervoer-tweewielers-motor-gemiddeld-benzine/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/44/186/personenvervoer-tweewielers-motor-elektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/42/204/personenvervoer-minibus-max-8-personen-gemiddeld-reizigerskilometer/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/42/203/personenvervoer-minibus-max-8-personen-batterijelektrisch-gemiddelde-stroommix/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/42/172/personenvervoer-minibus-max-8-personen-diesel/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/50/212/personenvervoer-veerboot-gemiddeld/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/78/goederenvervoer-bulk-en-stukgoederen-wegvervoer-bestelauto-2-ton/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/79/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-10-ton/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/83/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-lzv/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/80/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-vrachtwagen-10-20-ton/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/81/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-vrachtwagen-20-ton-plus-aanhanger/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/32/82/goederenvervoer-bulk-en-stukgoederen-wegvervoer-vrachtwagen-zware-trekker-oplegger/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/106/goederenvervoer-containers-wegvervoer-vrachtwagen-20-ton/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/107/goederenvervoer-containers-wegvervoer-vrachtwagen-20-ton-met-aanhanger/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/109/goederenvervoer-containers-wegvervoer-vrachtwagen-lzv/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/35/108/goederenvervoer-containers-wegvervoer-vrachtwagen-trekker-met-oplegger-zwaar/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/88/goederenvervoer-bulk-en-stukgoederen-watervervoer-binnenvaart-gemiddeld-1500-3000-ton-rhk-groot-rijnschip/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/89/goederenvervoer-bulk-en-stukgoederen-watervervoer-binnenvaart-groot-5000-11000-ton-koppelverband-duwbak/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/87/goederenvervoer-bulk-en-stukgoederen-watervervoer-binnenvaart-klein-300-600-ton-spits-kempenaar/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/92/goederenvervoer-bulk-en-stukgoederen-watervervoer-zeevaart-deep-sea/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/215/goederenvervoer-bulk-en-stukgoederen-watervervoer-zeevaart-gemiddelde/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/36/91/goederenvervoer-bulk-en-stukgoederen-watervervoer-zeevaart-kustvaart/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/101/goederenvervoer-containers-watervervoer-binnenvaart-348-teu-koppelverband/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/98/goederenvervoer-containers-watervervoer-binnenvaart-40-teu-neo-kemp/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/99/goederenvervoer-containers-watervervoer-binnenvaart-96-teu-rijn-herne-kanaal/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/100/goederenvervoer-containers-watervervoer-binnenvaart-gemiddelde-208-teu-groot-rijnschip/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/104/goederenvervoer-containers-watervervoer-zeevaart-deep-sea/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/218/goederenvervoer-containers-watervervoer-zeevaart-gemiddelde/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/33/103/goederenvervoer-containers-watervervoer-zeevaart-kustvaart/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/34/86/goederenvervoer-bulk-en-stukgoederen-spoorvervoer-trein-combinatie/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/34/84/goederenvervoer-bulk-en-stukgoederen-spoorvervoer-trein-diesel/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/34/85/goederenvervoer-bulk-en-stukgoederen-spoorvervoer-trein-elektrisch/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/37/97/goederenvervoer-containers-spoorvervoer-trein-combinatie/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/37/95/goederenvervoer-containers-spoorvervoer-trein-diesel/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/37/96/goederenvervoer-containers-spoorvervoer-trein-elektrisch/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/52/94/goederenvervoer-bulk-en-stukgoederen-luchtvracht-luchtvaart-lange-afstand/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/225/afval-recycling-papier-en-karton/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/230/afval-recycling-puin/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/231/afval-recycling-hout-a-en-b-hout/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/232/afval-recycling-glas/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/241/afval-recycling-groenafval-naar-compostering/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/242/afval-recycling-gft-vergisting/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/243/afval-recycling-bouw-en-sloopafval-met-nascheiding/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/244/afval-recycling-kunststoffen-gemengd/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/246/afval-recycling-kunststoffen-pet/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/247/afval-recycling-kunststoffen-pp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/248/afval-recycling-kunststoffen-ldpe-folies/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/249/afval-recycling-kunststoffen-hdpe/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/250/afval-recycling-kunststoffen-pvc/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/258/afval-recycling-kunststoffen-pmd/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/245/afval-recycling-metalen-gemengd/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/251/afval-recycling-metalen-ferro-oud-ijzer-en-staal/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/252/afval-recycling-metalen-kabels/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/253/afval-recycling-metalen-aluminium/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/254/afval-recycling-metalen-koper/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/255/afval-recycling-metalen-lood/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/256/afval-recycling-metalen-zink/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/57/257/afval-recycling-metalen-nikkelrvs/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/58/235/afval-finale-afvalverwerking-avi-of-bio-energiecentrale-met-energieterugwinning-restafval/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/58/236/afval-finale-afvalverwerking-avi-of-bio-energiecentrale-met-energieterugwinning-restafval-met-nascheiding/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/58/234/afval-finale-afvalverwerking-avi-of-bio-energiecentrale-met-energieterugwinning-gevaarlijk-afval-indicatief/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/58/237/afval-finale-afvalverwerking-avi-of-bio-energiecentrale-met-energieterugwinning-kunststoffen/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/58/238/afval-finale-afvalverwerking-avi-of-bio-energiecentrale-met-energieterugwinning-hout-abc-hout/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/58/239/afval-finale-afvalverwerking-avi-of-bio-energiecentrale-met-energieterugwinning-groenafval-naar-bio-energiecentrale/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/58/240/afval-finale-afvalverwerking-avi-of-bio-energiecentrale-met-energieterugwinning-specifiek-ziekenhuis-afval-sza/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/60/233/afval-finale-afvalverwerking-avi-zonder-energieterugwinning-gevaarlijk-afval-indicatief/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://co2emissiefactoren.nl/factoren/2020/59/226/afval-afvalwater-afvalwater/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId230"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45.5" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="13" customWidth="1" min="5" max="5"/>
     <col width="19.5" customWidth="1" min="6" max="6"/>
     <col width="19.5" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="170" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>Factoren 2020 dd 25-02-2026</t>
+          <t>Factoren 2020 dd 11-04-2026</t>
         </is>
       </c>
     </row>
     <row r="3" ht="300" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Onderstaande lijst is gegenereerd van de website CO2emissiefactoren.nl. 
 In deze tabel staan alle CO2-emissiefactoren van het door u geselecteerde jaar, die geldig zijn in Nederland uitgedrukt in CO2-equivalenten. 
 Let op: de kolommen kunnen wisselende koppen hebben, 
 Meest gebruikelijk is Well to Wheel (WTW), Well to Tank (WTT), Tank to Wheel (TTW) en biogene emissies. 
 Welke emissiefactor u nodig hebt, is afhankelijk van het doel van de CO2-inventaris. 
 Achter elke factor is een link opgenomen, die verwijst naar de betreffende factor op de website. Via de website kunt u de historische ontwikkelingen in een factor volgen en de bronverwijzing opzoeken.
 Wij stellen het op prijs als u bij gebruik van de emissiefactoren een referentie opneemt naar www.CO2emissiefactoren.nl.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Brandstoffen voertuigen en schepen</t>
         </is>
       </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
@@ -1611,321 +1611,335 @@
         <v>0.008999999999999999</v>
       </c>
       <c r="D43" s="9" t="n">
         <v>0.045</v>
       </c>
       <c r="E43" s="9" t="n">
         <v>1.833</v>
       </c>
       <c r="F43" s="7" t="inlineStr">
         <is>
           <t>kg ds</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>19.3</v>
       </c>
       <c r="H43" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="44" ht="40" customHeight="1">
       <c r="A44" s="3" t="inlineStr">
         <is>
-          <t>Vaste Brandstoffen</t>
+          <t>Gasvormige brandstoffen</t>
         </is>
       </c>
       <c r="B44" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" s="4" t="n"/>
       <c r="B45" s="4" t="inlineStr">
         <is>
           <t>WTW</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>TTW</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>WTT</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>Biogene Emissies</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>Eenheid</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Antraciet </t>
-[...2 lines deleted...]
-      <c r="B46" t="inlineStr"/>
+          <t>Aardgas (G-gas)</t>
+        </is>
+      </c>
+      <c r="B46" s="9" t="n">
+        <v>1.884</v>
+      </c>
       <c r="C46" s="9" t="n">
-        <v>2.88</v>
-[...1 lines deleted...]
-      <c r="D46" t="inlineStr"/>
+        <v>1.785</v>
+      </c>
+      <c r="D46" s="9" t="n">
+        <v>0.099</v>
+      </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
+          <t>Nm3</t>
         </is>
       </c>
       <c r="G46" t="n">
-        <v>29.3</v>
+        <v>31.65</v>
       </c>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Bruinkool </t>
-[...6 lines deleted...]
-      <c r="D47" t="inlineStr"/>
+          <t>Groengas (Gemiddeld)</t>
+        </is>
+      </c>
+      <c r="B47" s="9" t="n">
+        <v>0.723</v>
+      </c>
+      <c r="C47" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D47" s="9" t="n">
+        <v>0.723</v>
+      </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
+          <t>Nm3</t>
         </is>
       </c>
       <c r="G47" t="n">
-        <v>20</v>
+        <v>31.65</v>
       </c>
       <c r="H47" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cokeskolen </t>
+          <t>Groen gas (Monomestvergisting)</t>
         </is>
       </c>
       <c r="B48" t="inlineStr"/>
-      <c r="C48" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr"/>
       <c r="F48" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
-[...4 lines deleted...]
-      </c>
+          <t>Nm3</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr"/>
       <c r="H48" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Cokeskolen (cokeovens)</t>
+          <t>Groen Gas (Allesvergisting)</t>
         </is>
       </c>
       <c r="B49" t="inlineStr"/>
-      <c r="C49" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr"/>
       <c r="F49" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
-[...4 lines deleted...]
-      </c>
+          <t>Nm3</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr"/>
       <c r="H49" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Cokeskolen (hoogovens)</t>
-[...6 lines deleted...]
-      <c r="D50" t="inlineStr"/>
+          <t>Groengas (Slibvergisting - RWZI)</t>
+        </is>
+      </c>
+      <c r="B50" s="9" t="n">
+        <v>0.859</v>
+      </c>
+      <c r="C50" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D50" s="9" t="n">
+        <v>0.859</v>
+      </c>
       <c r="E50" t="inlineStr"/>
       <c r="F50" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
+          <t>Nm3</t>
         </is>
       </c>
       <c r="G50" t="n">
-        <v>28.6</v>
+        <v>31.65</v>
       </c>
       <c r="H50" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Steenkool (bitumineus)</t>
-[...7 lines deleted...]
-      <c r="E51" t="inlineStr"/>
+          <t xml:space="preserve">Propaan </t>
+        </is>
+      </c>
+      <c r="B51" s="9" t="n">
+        <v>1.725</v>
+      </c>
+      <c r="C51" s="9" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="D51" s="11" t="n">
+        <v>0.1954</v>
+      </c>
+      <c r="E51" s="6" t="n">
+        <v>0</v>
+      </c>
       <c r="F51" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
+          <t>liter</t>
         </is>
       </c>
       <c r="G51" t="n">
-        <v>24.8</v>
+        <v>25.41</v>
       </c>
       <c r="H51" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Steenkool (sub-bitumineus)</t>
+          <t xml:space="preserve">Biopropaan </t>
         </is>
       </c>
       <c r="B52" t="inlineStr"/>
-      <c r="C52" s="9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr"/>
       <c r="F52" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
-[...4 lines deleted...]
-      </c>
+          <t>liter</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr"/>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Steenkool en bruinkool briketten </t>
-[...6 lines deleted...]
-      <c r="D53" t="inlineStr"/>
+          <t>Groengas (Covergisting)</t>
+        </is>
+      </c>
+      <c r="B53" s="9" t="n">
+        <v>1.039</v>
+      </c>
+      <c r="C53" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D53" s="9" t="n">
+        <v>1.039</v>
+      </c>
       <c r="E53" t="inlineStr"/>
       <c r="F53" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
+          <t>Nm3</t>
         </is>
       </c>
       <c r="G53" t="n">
-        <v>20.7</v>
+        <v>31.65</v>
       </c>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Turf </t>
-[...6 lines deleted...]
-      <c r="D54" t="inlineStr"/>
+          <t>Groengas (GFT-vergisting)</t>
+        </is>
+      </c>
+      <c r="B54" s="9" t="n">
+        <v>0.461</v>
+      </c>
+      <c r="C54" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D54" s="9" t="n">
+        <v>0.461</v>
+      </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" s="7" t="inlineStr">
         <is>
-          <t>kg</t>
+          <t>Nm3</t>
         </is>
       </c>
       <c r="G54" t="n">
-        <v>9.76</v>
+        <v>31.65</v>
       </c>
       <c r="H54" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="55" ht="40" customHeight="1">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Vloeibare brandstoffen</t>
         </is>
       </c>
       <c r="B55" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="n"/>
       <c r="B56" s="4" t="inlineStr">
         <is>
@@ -2303,335 +2317,321 @@
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" s="9" t="n">
         <v>3.035</v>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr"/>
       <c r="F70" s="7" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="G70" t="n">
         <v>41.4</v>
       </c>
       <c r="H70" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="71" ht="40" customHeight="1">
       <c r="A71" s="3" t="inlineStr">
         <is>
-          <t>Gasvormige brandstoffen</t>
+          <t>Vaste Brandstoffen</t>
         </is>
       </c>
       <c r="B71" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" s="4" t="n"/>
       <c r="B72" s="4" t="inlineStr">
         <is>
           <t>WTW</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>TTW</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>WTT</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>Biogene Emissies</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>Eenheid</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
           <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Aardgas (G-gas)</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">Antraciet </t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr"/>
       <c r="C73" s="9" t="n">
-        <v>1.785</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.88</v>
+      </c>
+      <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr"/>
       <c r="F73" s="7" t="inlineStr">
         <is>
-          <t>Nm3</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="G73" t="n">
-        <v>31.65</v>
+        <v>29.3</v>
       </c>
       <c r="H73" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Groengas (Gemiddeld)</t>
-[...10 lines deleted...]
-      </c>
+          <t xml:space="preserve">Bruinkool </t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr"/>
+      <c r="C74" s="9" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr"/>
       <c r="F74" s="7" t="inlineStr">
         <is>
-          <t>Nm3</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="G74" t="n">
-        <v>31.65</v>
+        <v>20</v>
       </c>
       <c r="H74" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Groen gas (Monomestvergisting)</t>
+          <t xml:space="preserve">Cokeskolen </t>
         </is>
       </c>
       <c r="B75" t="inlineStr"/>
-      <c r="C75" t="inlineStr"/>
+      <c r="C75" s="9" t="n">
+        <v>2.688</v>
+      </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr"/>
       <c r="F75" s="7" t="inlineStr">
         <is>
-          <t>Nm3</t>
-[...2 lines deleted...]
-      <c r="G75" t="inlineStr"/>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="G75" t="n">
+        <v>28.6</v>
+      </c>
       <c r="H75" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Groen Gas (Allesvergisting)</t>
+          <t>Cokeskolen (cokeovens)</t>
         </is>
       </c>
       <c r="B76" t="inlineStr"/>
-      <c r="C76" t="inlineStr"/>
+      <c r="C76" s="9" t="n">
+        <v>2.728</v>
+      </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr"/>
       <c r="F76" s="7" t="inlineStr">
         <is>
-          <t>Nm3</t>
-[...2 lines deleted...]
-      <c r="G76" t="inlineStr"/>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="G76" t="n">
+        <v>28.6</v>
+      </c>
       <c r="H76" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Groengas (Slibvergisting - RWZI)</t>
-[...10 lines deleted...]
-      </c>
+          <t>Cokeskolen (hoogovens)</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr"/>
+      <c r="C77" s="9" t="n">
+        <v>2.568</v>
+      </c>
+      <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr"/>
       <c r="F77" s="7" t="inlineStr">
         <is>
-          <t>Nm3</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="G77" t="n">
-        <v>31.65</v>
+        <v>28.6</v>
       </c>
       <c r="H77" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">Propaan </t>
-[...13 lines deleted...]
-      </c>
+          <t>Steenkool (bitumineus)</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr"/>
+      <c r="C78" s="5" t="n">
+        <v>2.39</v>
+      </c>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" s="7" t="inlineStr">
         <is>
-          <t>liter</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="G78" t="n">
-        <v>25.41</v>
+        <v>24.8</v>
       </c>
       <c r="H78" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">Biopropaan </t>
+          <t>Steenkool (sub-bitumineus)</t>
         </is>
       </c>
       <c r="B79" t="inlineStr"/>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" s="9" t="n">
+        <v>1.816</v>
+      </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr"/>
       <c r="F79" s="7" t="inlineStr">
         <is>
-          <t>liter</t>
-[...2 lines deleted...]
-      <c r="G79" t="inlineStr"/>
+          <t>kg</t>
+        </is>
+      </c>
+      <c r="G79" t="n">
+        <v>18.9</v>
+      </c>
       <c r="H79" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Groengas (Covergisting)</t>
-[...10 lines deleted...]
-      </c>
+          <t xml:space="preserve">Steenkool en bruinkool briketten </t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr"/>
+      <c r="C80" s="9" t="n">
+        <v>2.018</v>
+      </c>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr"/>
       <c r="F80" s="7" t="inlineStr">
         <is>
-          <t>Nm3</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="G80" t="n">
-        <v>31.65</v>
+        <v>20.7</v>
       </c>
       <c r="H80" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Groengas (GFT-vergisting)</t>
-[...10 lines deleted...]
-      </c>
+          <t xml:space="preserve">Turf </t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr"/>
+      <c r="C81" s="9" t="n">
+        <v>1.035</v>
+      </c>
+      <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr"/>
       <c r="F81" s="7" t="inlineStr">
         <is>
-          <t>Nm3</t>
+          <t>kg</t>
         </is>
       </c>
       <c r="G81" t="n">
-        <v>31.65</v>
+        <v>9.76</v>
       </c>
       <c r="H81" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="82" ht="40" customHeight="1">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>Elektriciteit</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr"/>
     </row>
     <row r="84">
@@ -5618,357 +5618,357 @@
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t xml:space="preserve">Batterij/elektrisch </t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr"/>
       <c r="F201" s="7" t="inlineStr">
         <is>
           <t>voertuigkilometer</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="202" ht="40" customHeight="1">
       <c r="A202" s="3" t="inlineStr">
         <is>
-          <t>Tweewielers</t>
+          <t>Vliegtuig</t>
         </is>
       </c>
       <c r="B202" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" s="4" t="n"/>
       <c r="B203" s="4" t="inlineStr">
         <is>
           <t>Totaal (WTW)</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
           <t>Verbrandingsemissies (TTW)</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
           <t>Ketenemissies (WTT)</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>Eenheid</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
           <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Fiets (elektrisch, gemiddelde stroommix)</t>
+          <t>Gemiddelde (alle afstanden)</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr"/>
       <c r="F204" s="7" t="inlineStr">
         <is>
-          <t>voertuigkilometer</t>
+          <t>reizigerskilometer</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Bromfiets (gemiddeld)</t>
-[...4 lines deleted...]
-      <c r="D205" t="inlineStr"/>
+          <t>Regionaal (&lt;700 km)</t>
+        </is>
+      </c>
+      <c r="B205" s="9" t="n">
+        <v>0.297</v>
+      </c>
+      <c r="C205" s="9" t="n">
+        <v>0.278</v>
+      </c>
+      <c r="D205" s="9" t="n">
+        <v>0.019</v>
+      </c>
       <c r="E205" t="inlineStr"/>
       <c r="F205" s="7" t="inlineStr">
         <is>
-          <t>voertuigkilometer</t>
-[...2 lines deleted...]
-      <c r="G205" t="inlineStr"/>
+          <t>reizigerskilometer</t>
+        </is>
+      </c>
+      <c r="G205" t="n">
+        <v>1.53</v>
+      </c>
       <c r="H205" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Bromfiets (elektrisch, gemiddelde stroommix)</t>
-[...4 lines deleted...]
-      <c r="D206" t="inlineStr"/>
+          <t>Europees (700 - 2.500 km)</t>
+        </is>
+      </c>
+      <c r="B206" s="9" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="C206" s="9" t="n">
+        <v>0.187</v>
+      </c>
+      <c r="D206" s="9" t="n">
+        <v>0.013</v>
+      </c>
       <c r="E206" t="inlineStr"/>
       <c r="F206" s="7" t="inlineStr">
         <is>
-          <t>voertuigkilometer</t>
-[...2 lines deleted...]
-      <c r="G206" t="inlineStr"/>
+          <t>reizigerskilometer</t>
+        </is>
+      </c>
+      <c r="G206" t="n">
+        <v>1.03</v>
+      </c>
       <c r="H206" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Motor (gemiddeld / benzine)</t>
-[...4 lines deleted...]
-      <c r="D207" t="inlineStr"/>
+          <t>Intercontinentaal (&gt; 2.500 km)</t>
+        </is>
+      </c>
+      <c r="B207" s="9" t="n">
+        <v>0.147</v>
+      </c>
+      <c r="C207" s="9" t="n">
+        <v>0.137</v>
+      </c>
+      <c r="D207" s="9" t="n">
+        <v>0.01</v>
+      </c>
       <c r="E207" t="inlineStr"/>
       <c r="F207" s="7" t="inlineStr">
         <is>
-          <t>voertuigkilometer</t>
-[...2 lines deleted...]
-      <c r="G207" t="inlineStr"/>
+          <t>reizigerskilometer</t>
+        </is>
+      </c>
+      <c r="G207" t="n">
+        <v>0.93</v>
+      </c>
       <c r="H207" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="208">
-[...5 lines deleted...]
-      <c r="B208" t="inlineStr"/>
+    <row r="208" ht="40" customHeight="1">
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>Tweewielers</t>
+        </is>
+      </c>
+      <c r="B208" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr"/>
-      <c r="E208" t="inlineStr"/>
-      <c r="F208" s="7" t="inlineStr">
+    </row>
+    <row r="209">
+      <c r="A209" s="4" t="n"/>
+      <c r="B209" s="4" t="inlineStr">
+        <is>
+          <t>Totaal (WTW)</t>
+        </is>
+      </c>
+      <c r="C209" s="4" t="inlineStr">
+        <is>
+          <t>Verbrandingsemissies (TTW)</t>
+        </is>
+      </c>
+      <c r="D209" s="4" t="inlineStr">
+        <is>
+          <t>Ketenemissies (WTT)</t>
+        </is>
+      </c>
+      <c r="E209" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F209" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G209" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>Fiets (elektrisch, gemiddelde stroommix)</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr"/>
+      <c r="C210" t="inlineStr"/>
+      <c r="D210" t="inlineStr"/>
+      <c r="E210" t="inlineStr"/>
+      <c r="F210" s="7" t="inlineStr">
         <is>
           <t>voertuigkilometer</t>
         </is>
       </c>
-      <c r="G208" t="inlineStr"/>
-[...49 lines deleted...]
-          <t>Conversie MJ</t>
+      <c r="G210" t="inlineStr"/>
+      <c r="H210" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Gemiddelde (alle afstanden)</t>
+          <t>Bromfiets (gemiddeld)</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr"/>
       <c r="F211" s="7" t="inlineStr">
         <is>
-          <t>reizigerskilometer</t>
+          <t>voertuigkilometer</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Regionaal (&lt;700 km)</t>
-[...10 lines deleted...]
-      </c>
+          <t>Bromfiets (elektrisch, gemiddelde stroommix)</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr"/>
+      <c r="C212" t="inlineStr"/>
+      <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr"/>
       <c r="F212" s="7" t="inlineStr">
         <is>
-          <t>reizigerskilometer</t>
-[...4 lines deleted...]
-      </c>
+          <t>voertuigkilometer</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr"/>
       <c r="H212" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Europees (700 - 2.500 km)</t>
-[...10 lines deleted...]
-      </c>
+          <t>Motor (gemiddeld / benzine)</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr"/>
+      <c r="C213" t="inlineStr"/>
+      <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr"/>
       <c r="F213" s="7" t="inlineStr">
         <is>
-          <t>reizigerskilometer</t>
-[...4 lines deleted...]
-      </c>
+          <t>voertuigkilometer</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr"/>
       <c r="H213" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Intercontinentaal (&gt; 2.500 km)</t>
-[...10 lines deleted...]
-      </c>
+          <t>Motor (elektrisch, gemiddelde stroommix)</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr"/>
+      <c r="C214" t="inlineStr"/>
+      <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr"/>
       <c r="F214" s="7" t="inlineStr">
         <is>
-          <t>reizigerskilometer</t>
-[...4 lines deleted...]
-      </c>
+          <t>voertuigkilometer</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr"/>
       <c r="H214" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="215" ht="40" customHeight="1">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Minibus (max. 8 personen)</t>
         </is>
       </c>
       <c r="B215" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" s="4" t="n"/>
       <c r="B216" s="4" t="inlineStr">
         <is>
           <t>Totaal (WTW)</t>
@@ -6131,1390 +6131,2109 @@
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr"/>
       <c r="F222" s="7" t="inlineStr">
         <is>
           <t>reizigerskilometer</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="223" ht="40" customHeight="1">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>Goederenvervoer</t>
         </is>
       </c>
     </row>
     <row r="224" ht="40" customHeight="1">
       <c r="A224" s="3" t="inlineStr">
         <is>
-          <t>Bulk- en stukgoederen - Luchtvracht</t>
+          <t>Bulk- en stukgoederen - Wegvervoer</t>
         </is>
       </c>
       <c r="B224" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" s="4" t="n"/>
       <c r="B225" s="4" t="inlineStr">
         <is>
           <t>Totaal (WTW)</t>
         </is>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
           <t>Verbrandingsemissies (TTW)</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
           <t>Ketenemissies (WTT)</t>
         </is>
       </c>
       <c r="E225" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
           <t>Eenheid</t>
         </is>
       </c>
       <c r="G225" s="4" t="inlineStr">
         <is>
           <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Luchtvaart Lange afstand</t>
-[...4 lines deleted...]
-      <c r="D226" t="inlineStr"/>
+          <t>Bestelauto &lt;2 ton</t>
+        </is>
+      </c>
+      <c r="B226" s="9" t="n">
+        <v>1.153</v>
+      </c>
+      <c r="C226" s="9" t="n">
+        <v>0.895</v>
+      </c>
+      <c r="D226" s="9" t="n">
+        <v>0.258</v>
+      </c>
       <c r="E226" t="inlineStr"/>
       <c r="F226" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="227" ht="40" customHeight="1">
-[...11 lines deleted...]
-      <c r="D227" t="inlineStr"/>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>Vrachtwagen &lt; 10 ton</t>
+        </is>
+      </c>
+      <c r="B227" s="9" t="n">
+        <v>0.432</v>
+      </c>
+      <c r="C227" s="9" t="n">
+        <v>0.336</v>
+      </c>
+      <c r="D227" s="9" t="n">
+        <v>0.096</v>
+      </c>
+      <c r="E227" t="inlineStr"/>
+      <c r="F227" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr"/>
+      <c r="H227" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
     </row>
     <row r="228">
-      <c r="A228" s="4" t="n"/>
-[...27 lines deleted...]
-          <t>Conversie MJ</t>
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>Vrachtwagen LZV</t>
+        </is>
+      </c>
+      <c r="B228" s="9" t="n">
+        <v>0.079</v>
+      </c>
+      <c r="C228" s="9" t="n">
+        <v>0.061</v>
+      </c>
+      <c r="D228" s="9" t="n">
+        <v>0.018</v>
+      </c>
+      <c r="E228" t="inlineStr"/>
+      <c r="F228" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr"/>
+      <c r="H228" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Binnenvaart Gemiddeld, 1500-3000 ton (RHK-groot Rijnschip)</t>
+          <t>Vrachtwagen vrachtwagen 10-20 ton</t>
         </is>
       </c>
       <c r="B229" s="9" t="n">
-        <v>0.03</v>
+        <v>0.259</v>
       </c>
       <c r="C229" s="9" t="n">
-        <v>0.023</v>
+        <v>0.201</v>
       </c>
       <c r="D229" s="9" t="n">
-        <v>0.007</v>
+        <v>0.058</v>
       </c>
       <c r="E229" t="inlineStr"/>
       <c r="F229" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Binnenvaart Groot, 5000-11000 ton (koppelverband-duwbak)</t>
-[...3 lines deleted...]
-        <v>0.021</v>
+          <t>Vrachtwagen vrachtwagen &gt; 20 ton plus aanhanger</t>
+        </is>
+      </c>
+      <c r="B230" s="5" t="n">
+        <v>0.11</v>
       </c>
       <c r="C230" s="9" t="n">
-        <v>0.016</v>
+        <v>0.08599999999999999</v>
       </c>
       <c r="D230" s="9" t="n">
-        <v>0.005</v>
+        <v>0.024</v>
       </c>
       <c r="E230" t="inlineStr"/>
       <c r="F230" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Binnenvaart Klein, 300-600 ton (Spits-Kempenaar)</t>
+          <t>Vrachtwagen zware trekker + oplegger</t>
         </is>
       </c>
       <c r="B231" s="9" t="n">
-        <v>0.041</v>
+        <v>0.082</v>
       </c>
       <c r="C231" s="9" t="n">
-        <v>0.032</v>
+        <v>0.064</v>
       </c>
       <c r="D231" s="9" t="n">
-        <v>0.008999999999999999</v>
+        <v>0.018</v>
       </c>
       <c r="E231" t="inlineStr"/>
       <c r="F231" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="232">
-[...5 lines deleted...]
-      <c r="B232" t="inlineStr"/>
+    <row r="232" ht="40" customHeight="1">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>Containers - Wegvervoer</t>
+        </is>
+      </c>
+      <c r="B232" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr"/>
-      <c r="E232" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="233">
-      <c r="A233" t="inlineStr">
-[...22 lines deleted...]
-          <t>Link</t>
+      <c r="A233" s="4" t="n"/>
+      <c r="B233" s="4" t="inlineStr">
+        <is>
+          <t>Totaal (WTW)</t>
+        </is>
+      </c>
+      <c r="C233" s="4" t="inlineStr">
+        <is>
+          <t>Verbrandingsemissies (TTW)</t>
+        </is>
+      </c>
+      <c r="D233" s="4" t="inlineStr">
+        <is>
+          <t>Ketenemissies (WTT)</t>
+        </is>
+      </c>
+      <c r="E233" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F233" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G233" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Zeevaart Kustvaart</t>
-[...4 lines deleted...]
-      <c r="D234" t="inlineStr"/>
+          <t>Vrachtwagen &gt; 20 ton</t>
+        </is>
+      </c>
+      <c r="B234" s="10" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="C234" s="9" t="n">
+        <v>0.155</v>
+      </c>
+      <c r="D234" s="9" t="n">
+        <v>0.045</v>
+      </c>
       <c r="E234" t="inlineStr"/>
       <c r="F234" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="235" ht="40" customHeight="1">
-[...11 lines deleted...]
-      <c r="D235" t="inlineStr"/>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>Vrachtwagen &gt; 20 ton met aanhanger</t>
+        </is>
+      </c>
+      <c r="B235" s="9" t="n">
+        <v>0.117</v>
+      </c>
+      <c r="C235" s="9" t="n">
+        <v>0.091</v>
+      </c>
+      <c r="D235" s="9" t="n">
+        <v>0.026</v>
+      </c>
+      <c r="E235" t="inlineStr"/>
+      <c r="F235" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr"/>
+      <c r="H235" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
     </row>
     <row r="236">
-      <c r="A236" s="4" t="n"/>
-[...27 lines deleted...]
-          <t>Conversie MJ</t>
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>Vrachtwagen LZV</t>
+        </is>
+      </c>
+      <c r="B236" s="9" t="n">
+        <v>0.093</v>
+      </c>
+      <c r="C236" s="9" t="n">
+        <v>0.073</v>
+      </c>
+      <c r="D236" s="5" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="E236" t="inlineStr"/>
+      <c r="F236" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr"/>
+      <c r="H236" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Bestelauto &lt;2 ton</t>
+          <t>Vrachtwagen Trekker met oplegger zwaar</t>
         </is>
       </c>
       <c r="B237" s="9" t="n">
-        <v>1.153</v>
+        <v>0.102</v>
       </c>
       <c r="C237" s="9" t="n">
-        <v>0.895</v>
+        <v>0.08</v>
       </c>
       <c r="D237" s="9" t="n">
-        <v>0.258</v>
+        <v>0.022</v>
       </c>
       <c r="E237" t="inlineStr"/>
       <c r="F237" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="238">
-[...25 lines deleted...]
-      </c>
+    <row r="238" ht="40" customHeight="1">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>Bulk- en stukgoederen - Watervervoer</t>
+        </is>
+      </c>
+      <c r="B238" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr"/>
+      <c r="D238" t="inlineStr"/>
     </row>
     <row r="239">
-      <c r="A239" t="inlineStr">
-[...22 lines deleted...]
-          <t>Link</t>
+      <c r="A239" s="4" t="n"/>
+      <c r="B239" s="4" t="inlineStr">
+        <is>
+          <t>Totaal (WTW)</t>
+        </is>
+      </c>
+      <c r="C239" s="4" t="inlineStr">
+        <is>
+          <t>Verbrandingsemissies (TTW)</t>
+        </is>
+      </c>
+      <c r="D239" s="4" t="inlineStr">
+        <is>
+          <t>Ketenemissies (WTT)</t>
+        </is>
+      </c>
+      <c r="E239" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F239" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G239" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Vrachtwagen vrachtwagen 10-20 ton</t>
+          <t>Binnenvaart Gemiddeld, 1500-3000 ton (RHK-groot Rijnschip)</t>
         </is>
       </c>
       <c r="B240" s="9" t="n">
-        <v>0.259</v>
+        <v>0.03</v>
       </c>
       <c r="C240" s="9" t="n">
-        <v>0.201</v>
+        <v>0.023</v>
       </c>
       <c r="D240" s="9" t="n">
-        <v>0.058</v>
+        <v>0.007</v>
       </c>
       <c r="E240" t="inlineStr"/>
       <c r="F240" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Vrachtwagen vrachtwagen &gt; 20 ton plus aanhanger</t>
-[...3 lines deleted...]
-        <v>0.11</v>
+          <t>Binnenvaart Groot, 5000-11000 ton (koppelverband-duwbak)</t>
+        </is>
+      </c>
+      <c r="B241" s="9" t="n">
+        <v>0.021</v>
       </c>
       <c r="C241" s="9" t="n">
-        <v>0.08599999999999999</v>
+        <v>0.016</v>
       </c>
       <c r="D241" s="9" t="n">
-        <v>0.024</v>
+        <v>0.005</v>
       </c>
       <c r="E241" t="inlineStr"/>
       <c r="F241" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Vrachtwagen zware trekker + oplegger</t>
+          <t>Binnenvaart Klein, 300-600 ton (Spits-Kempenaar)</t>
         </is>
       </c>
       <c r="B242" s="9" t="n">
-        <v>0.082</v>
+        <v>0.041</v>
       </c>
       <c r="C242" s="9" t="n">
-        <v>0.064</v>
+        <v>0.032</v>
       </c>
       <c r="D242" s="9" t="n">
-        <v>0.018</v>
+        <v>0.008999999999999999</v>
       </c>
       <c r="E242" t="inlineStr"/>
       <c r="F242" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="243" ht="40" customHeight="1">
-[...9 lines deleted...]
-      </c>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>Zeevaart Deep Sea</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr"/>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr"/>
+      <c r="E243" t="inlineStr"/>
+      <c r="F243" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr"/>
+      <c r="H243" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
     </row>
     <row r="244">
-      <c r="A244" s="4" t="n"/>
-[...27 lines deleted...]
-          <t>Conversie MJ</t>
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>Zeevaart Gemiddelde</t>
+        </is>
+      </c>
+      <c r="B244" s="9" t="n">
+        <v>0.021</v>
+      </c>
+      <c r="C244" s="9" t="n">
+        <v>0.017</v>
+      </c>
+      <c r="D244" s="9" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="E244" t="inlineStr"/>
+      <c r="F244" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr"/>
+      <c r="H244" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Trein Combinatie</t>
-[...10 lines deleted...]
-      </c>
+          <t>Zeevaart Kustvaart</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr"/>
+      <c r="C245" t="inlineStr"/>
+      <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr"/>
       <c r="F245" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="246">
-[...15 lines deleted...]
-      <c r="F246" s="7" t="inlineStr">
+    <row r="246" ht="40" customHeight="1">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>Containers - Watervervoer</t>
+        </is>
+      </c>
+      <c r="B246" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr"/>
+      <c r="D246" t="inlineStr"/>
+    </row>
+    <row r="247">
+      <c r="A247" s="4" t="n"/>
+      <c r="B247" s="4" t="inlineStr">
+        <is>
+          <t>Totaal (WTW)</t>
+        </is>
+      </c>
+      <c r="C247" s="4" t="inlineStr">
+        <is>
+          <t>Verbrandingsemissies (TTW)</t>
+        </is>
+      </c>
+      <c r="D247" s="4" t="inlineStr">
+        <is>
+          <t>Ketenemissies (WTT)</t>
+        </is>
+      </c>
+      <c r="E247" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F247" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G247" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>Binnenvaart 348 TEU (koppelverband)</t>
+        </is>
+      </c>
+      <c r="B248" s="9" t="n">
+        <v>0.017</v>
+      </c>
+      <c r="C248" s="9" t="n">
+        <v>0.013</v>
+      </c>
+      <c r="D248" s="9" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="E248" t="inlineStr"/>
+      <c r="F248" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
-      <c r="G246" t="inlineStr"/>
-[...22 lines deleted...]
-      <c r="F247" s="7" t="inlineStr">
+      <c r="G248" t="inlineStr"/>
+      <c r="H248" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>Binnenvaart 40 TEU (Neo Kemp)</t>
+        </is>
+      </c>
+      <c r="B249" s="9" t="n">
+        <v>0.045</v>
+      </c>
+      <c r="C249" s="9" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="D249" s="5" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="E249" t="inlineStr"/>
+      <c r="F249" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
-      <c r="G247" t="inlineStr"/>
-[...49 lines deleted...]
-          <t>Conversie MJ</t>
+      <c r="G249" t="inlineStr"/>
+      <c r="H249" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Trein Combinatie</t>
+          <t>Binnenvaart 96 TEU (Rijn Herne Kanaal)</t>
         </is>
       </c>
       <c r="B250" s="9" t="n">
-        <v>0.012</v>
+        <v>0.044</v>
       </c>
       <c r="C250" s="9" t="n">
-        <v>0.003</v>
-[...2 lines deleted...]
-        <v>0.008999999999999999</v>
+        <v>0.034</v>
+      </c>
+      <c r="D250" s="5" t="n">
+        <v>0.01</v>
       </c>
       <c r="E250" t="inlineStr"/>
       <c r="F250" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Trein Diesel</t>
+          <t>Binnenvaart (gemiddelde) 208 TEU (Groot Rijnschip)</t>
         </is>
       </c>
       <c r="B251" s="9" t="n">
+        <v>0.024</v>
+      </c>
+      <c r="C251" s="9" t="n">
         <v>0.018</v>
       </c>
-      <c r="C251" s="9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D251" s="9" t="n">
-        <v>0.004</v>
+        <v>0.006</v>
       </c>
       <c r="E251" t="inlineStr"/>
       <c r="F251" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Trein Elektrisch</t>
-[...10 lines deleted...]
-      </c>
+          <t>Zeevaart Deep Sea</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr"/>
+      <c r="C252" t="inlineStr"/>
+      <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr"/>
       <c r="F252" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="253" ht="40" customHeight="1">
-[...5 lines deleted...]
-      <c r="B253" s="4" t="inlineStr">
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>Zeevaart Gemiddelde</t>
+        </is>
+      </c>
+      <c r="B253" s="9" t="n">
+        <v>0.021</v>
+      </c>
+      <c r="C253" s="9" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="D253" s="9" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="E253" t="inlineStr"/>
+      <c r="F253" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr"/>
+      <c r="H253" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>Zeevaart Kustvaart</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr"/>
+      <c r="C254" t="inlineStr"/>
+      <c r="D254" t="inlineStr"/>
+      <c r="E254" t="inlineStr"/>
+      <c r="F254" s="7" t="inlineStr">
+        <is>
+          <t>tonkilometer</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr"/>
+      <c r="H254" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" ht="40" customHeight="1">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>Bulk- en stukgoederen - Spoorvervoer</t>
+        </is>
+      </c>
+      <c r="B255" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
-      <c r="C253" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B254" s="4" t="inlineStr">
+      <c r="C255" t="inlineStr"/>
+      <c r="D255" t="inlineStr"/>
+    </row>
+    <row r="256">
+      <c r="A256" s="4" t="n"/>
+      <c r="B256" s="4" t="inlineStr">
         <is>
           <t>Totaal (WTW)</t>
         </is>
       </c>
-      <c r="C254" s="4" t="inlineStr">
+      <c r="C256" s="4" t="inlineStr">
         <is>
           <t>Verbrandingsemissies (TTW)</t>
         </is>
       </c>
-      <c r="D254" s="4" t="inlineStr">
+      <c r="D256" s="4" t="inlineStr">
         <is>
           <t>Ketenemissies (WTT)</t>
         </is>
       </c>
-      <c r="E254" s="4" t="inlineStr">
+      <c r="E256" s="4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="F254" s="4" t="inlineStr">
+      <c r="F256" s="4" t="inlineStr">
         <is>
           <t>Eenheid</t>
         </is>
       </c>
-      <c r="G254" s="4" t="inlineStr">
+      <c r="G256" s="4" t="inlineStr">
         <is>
           <t>Conversie MJ</t>
-        </is>
-[...54 lines deleted...]
-          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Binnenvaart 96 TEU (Rijn Herne Kanaal)</t>
+          <t>Trein Combinatie</t>
         </is>
       </c>
       <c r="B257" s="9" t="n">
-        <v>0.044</v>
+        <v>0.012</v>
       </c>
       <c r="C257" s="9" t="n">
-        <v>0.034</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>0.003</v>
+      </c>
+      <c r="D257" s="9" t="n">
+        <v>0.008999999999999999</v>
       </c>
       <c r="E257" t="inlineStr"/>
       <c r="F257" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Binnenvaart (gemiddelde) 208 TEU (Groot Rijnschip)</t>
+          <t>Trein Diesel</t>
         </is>
       </c>
       <c r="B258" s="9" t="n">
-        <v>0.024</v>
+        <v>0.018</v>
       </c>
       <c r="C258" s="9" t="n">
-        <v>0.018</v>
+        <v>0.014</v>
       </c>
       <c r="D258" s="9" t="n">
-        <v>0.006</v>
+        <v>0.004</v>
       </c>
       <c r="E258" t="inlineStr"/>
       <c r="F258" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Zeevaart Deep Sea</t>
-[...4 lines deleted...]
-      <c r="D259" t="inlineStr"/>
+          <t>Trein Elektrisch</t>
+        </is>
+      </c>
+      <c r="B259" s="9" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="C259" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D259" s="9" t="n">
+        <v>0.01</v>
+      </c>
       <c r="E259" t="inlineStr"/>
       <c r="F259" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="260">
-[...11 lines deleted...]
-      <c r="D260" s="9" t="n">
+    <row r="260" ht="40" customHeight="1">
+      <c r="A260" s="3" t="inlineStr">
+        <is>
+          <t>Containers - Spoorvervoer</t>
+        </is>
+      </c>
+      <c r="B260" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr"/>
+      <c r="D260" t="inlineStr"/>
+    </row>
+    <row r="261">
+      <c r="A261" s="4" t="n"/>
+      <c r="B261" s="4" t="inlineStr">
+        <is>
+          <t>Totaal (WTW)</t>
+        </is>
+      </c>
+      <c r="C261" s="4" t="inlineStr">
+        <is>
+          <t>Verbrandingsemissies (TTW)</t>
+        </is>
+      </c>
+      <c r="D261" s="4" t="inlineStr">
+        <is>
+          <t>Ketenemissies (WTT)</t>
+        </is>
+      </c>
+      <c r="E261" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F261" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G261" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>Trein Combinatie</t>
+        </is>
+      </c>
+      <c r="B262" s="9" t="n">
+        <v>0.019</v>
+      </c>
+      <c r="C262" s="9" t="n">
         <v>0.005</v>
       </c>
-      <c r="E260" t="inlineStr"/>
-      <c r="F260" s="7" t="inlineStr">
+      <c r="D262" s="9" t="n">
+        <v>0.014</v>
+      </c>
+      <c r="E262" t="inlineStr"/>
+      <c r="F262" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
-      <c r="G260" t="inlineStr"/>
-[...16 lines deleted...]
-      <c r="F261" s="7" t="inlineStr">
+      <c r="G262" t="inlineStr"/>
+      <c r="H262" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>Trein Diesel</t>
+        </is>
+      </c>
+      <c r="B263" s="9" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="C263" s="9" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="D263" s="9" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="E263" t="inlineStr"/>
+      <c r="F263" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
-      <c r="G261" t="inlineStr"/>
-[...49 lines deleted...]
-          <t>Conversie MJ</t>
+      <c r="G263" t="inlineStr"/>
+      <c r="H263" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Vrachtwagen &gt; 20 ton</t>
-[...6 lines deleted...]
-        <v>0.155</v>
+          <t>Trein Elektrisch</t>
+        </is>
+      </c>
+      <c r="B264" s="9" t="n">
+        <v>0.016</v>
+      </c>
+      <c r="C264" s="6" t="n">
+        <v>0</v>
       </c>
       <c r="D264" s="9" t="n">
-        <v>0.045</v>
+        <v>0.016</v>
       </c>
       <c r="E264" t="inlineStr"/>
       <c r="F264" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="265">
-[...25 lines deleted...]
-      </c>
+    <row r="265" ht="40" customHeight="1">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>Bulk- en stukgoederen - Luchtvracht</t>
+        </is>
+      </c>
+      <c r="B265" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr"/>
+      <c r="D265" t="inlineStr"/>
     </row>
     <row r="266">
-      <c r="A266" t="inlineStr">
-[...22 lines deleted...]
-          <t>Link</t>
+      <c r="A266" s="4" t="n"/>
+      <c r="B266" s="4" t="inlineStr">
+        <is>
+          <t>Totaal (WTW)</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr">
+        <is>
+          <t>Verbrandingsemissies (TTW)</t>
+        </is>
+      </c>
+      <c r="D266" s="4" t="inlineStr">
+        <is>
+          <t>Ketenemissies (WTT)</t>
+        </is>
+      </c>
+      <c r="E266" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F266" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G266" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Vrachtwagen Trekker met oplegger zwaar</t>
-[...10 lines deleted...]
-      </c>
+          <t>Luchtvaart Lange afstand</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr"/>
+      <c r="C267" t="inlineStr"/>
+      <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr"/>
       <c r="F267" s="7" t="inlineStr">
         <is>
           <t>tonkilometer</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
     <row r="268" ht="40" customHeight="1">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>Afval</t>
         </is>
       </c>
     </row>
     <row r="269" ht="40" customHeight="1">
       <c r="A269" s="3" t="inlineStr">
         <is>
-          <t>Ongescheiden afval</t>
+          <t>Recycling</t>
         </is>
       </c>
       <c r="B269" s="4" t="inlineStr">
         <is>
           <t>Kg CO₂-eq / eenheid</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" s="4" t="n"/>
       <c r="B270" s="4" t="inlineStr">
         <is>
-          <t>Verwerking</t>
+          <t>GHG protocol (inzameling en verwerking)</t>
         </is>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>Transport naar Recycling</t>
         </is>
       </c>
       <c r="D270" s="4" t="inlineStr">
         <is>
-          <t>Transport (optioneel)</t>
+          <t>Emissies van Recycling</t>
         </is>
       </c>
       <c r="E270" s="4" t="inlineStr">
         <is>
-          <t>Vermeden emissies</t>
+          <t>Vermeden emissies door recycling materialen</t>
         </is>
       </c>
       <c r="F270" s="4" t="inlineStr">
         <is>
           <t>Eenheid</t>
         </is>
       </c>
       <c r="G270" s="4" t="inlineStr">
         <is>
           <t>Conversie MJ</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">Testfactor </t>
+          <t xml:space="preserve">Papier en karton </t>
         </is>
       </c>
       <c r="B271" t="inlineStr"/>
       <c r="C271" t="inlineStr"/>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr"/>
       <c r="F271" s="7" t="inlineStr">
         <is>
           <t>ton</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
-    <row r="272" ht="40" customHeight="1">
-[...9 lines deleted...]
-      </c>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Puin </t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr"/>
       <c r="C272" t="inlineStr"/>
       <c r="D272" t="inlineStr"/>
-    </row>
-[...10 lines deleted...]
-      </c>
+      <c r="E272" t="inlineStr"/>
+      <c r="F272" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr"/>
+      <c r="H272" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>Hout (A en B hout)</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr"/>
       <c r="C273" t="inlineStr"/>
       <c r="D273" t="inlineStr"/>
+      <c r="E273" t="inlineStr"/>
+      <c r="F273" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr"/>
+      <c r="H273" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
     </row>
     <row r="274">
-      <c r="A274" s="4" t="n"/>
-[...27 lines deleted...]
-          <t>Conversie MJ</t>
+      <c r="A274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Glas </t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr"/>
+      <c r="C274" t="inlineStr"/>
+      <c r="D274" t="inlineStr"/>
+      <c r="E274" t="inlineStr"/>
+      <c r="F274" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr"/>
+      <c r="H274" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">Afvalwater </t>
+          <t>Groenafval (naar compostering)</t>
         </is>
       </c>
       <c r="B275" t="inlineStr"/>
       <c r="C275" t="inlineStr"/>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr"/>
       <c r="F275" s="7" t="inlineStr">
         <is>
-          <t>Vervuilingseenheid</t>
+          <t>ton</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>GFT (vergisting)</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr"/>
+      <c r="C276" t="inlineStr"/>
+      <c r="D276" t="inlineStr"/>
+      <c r="E276" t="inlineStr"/>
+      <c r="F276" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr"/>
+      <c r="H276" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>Bouw- en sloopafval (met nascheiding)</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr"/>
+      <c r="C277" t="inlineStr"/>
+      <c r="D277" t="inlineStr"/>
+      <c r="E277" t="inlineStr"/>
+      <c r="F277" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr"/>
+      <c r="H277" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>Kunststoffen (gemengd)</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr"/>
+      <c r="C278" t="inlineStr"/>
+      <c r="D278" t="inlineStr"/>
+      <c r="E278" t="inlineStr"/>
+      <c r="F278" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr"/>
+      <c r="H278" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>Kunststoffen PET</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr"/>
+      <c r="C279" t="inlineStr"/>
+      <c r="D279" t="inlineStr"/>
+      <c r="E279" t="inlineStr"/>
+      <c r="F279" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr"/>
+      <c r="H279" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>Kunststoffen PP</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr"/>
+      <c r="C280" t="inlineStr"/>
+      <c r="D280" t="inlineStr"/>
+      <c r="E280" t="inlineStr"/>
+      <c r="F280" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr"/>
+      <c r="H280" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>Kunststoffen LDPE-folies</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr"/>
+      <c r="C281" t="inlineStr"/>
+      <c r="D281" t="inlineStr"/>
+      <c r="E281" t="inlineStr"/>
+      <c r="F281" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr"/>
+      <c r="H281" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>Kunststoffen HDPE</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr"/>
+      <c r="C282" t="inlineStr"/>
+      <c r="D282" t="inlineStr"/>
+      <c r="E282" t="inlineStr"/>
+      <c r="F282" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr"/>
+      <c r="H282" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>Kunststoffen PVC</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr"/>
+      <c r="C283" t="inlineStr"/>
+      <c r="D283" t="inlineStr"/>
+      <c r="E283" t="inlineStr"/>
+      <c r="F283" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr"/>
+      <c r="H283" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>Kunststoffen PMD</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr"/>
+      <c r="C284" t="inlineStr"/>
+      <c r="D284" t="inlineStr"/>
+      <c r="E284" t="inlineStr"/>
+      <c r="F284" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr"/>
+      <c r="H284" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>Metalen (gemengd)</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr"/>
+      <c r="C285" t="inlineStr"/>
+      <c r="D285" t="inlineStr"/>
+      <c r="E285" t="inlineStr"/>
+      <c r="F285" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr"/>
+      <c r="H285" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>Metalen Ferro (oud ijzer en staal)</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr"/>
+      <c r="C286" t="inlineStr"/>
+      <c r="D286" t="inlineStr"/>
+      <c r="E286" t="inlineStr"/>
+      <c r="F286" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr"/>
+      <c r="H286" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>Metalen Kabels</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr"/>
+      <c r="C287" t="inlineStr"/>
+      <c r="D287" t="inlineStr"/>
+      <c r="E287" t="inlineStr"/>
+      <c r="F287" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr"/>
+      <c r="H287" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>Metalen Aluminium</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr"/>
+      <c r="C288" t="inlineStr"/>
+      <c r="D288" t="inlineStr"/>
+      <c r="E288" t="inlineStr"/>
+      <c r="F288" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr"/>
+      <c r="H288" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>Metalen Koper</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr"/>
+      <c r="C289" t="inlineStr"/>
+      <c r="D289" t="inlineStr"/>
+      <c r="E289" t="inlineStr"/>
+      <c r="F289" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr"/>
+      <c r="H289" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>Metalen Lood</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr"/>
+      <c r="C290" t="inlineStr"/>
+      <c r="D290" t="inlineStr"/>
+      <c r="E290" t="inlineStr"/>
+      <c r="F290" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr"/>
+      <c r="H290" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>Metalen Zink</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr"/>
+      <c r="C291" t="inlineStr"/>
+      <c r="D291" t="inlineStr"/>
+      <c r="E291" t="inlineStr"/>
+      <c r="F291" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr"/>
+      <c r="H291" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>Metalen Nikkel/RVS</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr"/>
+      <c r="C292" t="inlineStr"/>
+      <c r="D292" t="inlineStr"/>
+      <c r="E292" t="inlineStr"/>
+      <c r="F292" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr"/>
+      <c r="H292" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" ht="40" customHeight="1">
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t>Finale afvalverwerking (AVI of Bio-energiecentrale met energieterugwinning)</t>
+        </is>
+      </c>
+      <c r="B293" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr"/>
+      <c r="D293" t="inlineStr"/>
+    </row>
+    <row r="294">
+      <c r="A294" s="4" t="n"/>
+      <c r="B294" s="4" t="inlineStr">
+        <is>
+          <t>GHG protocol (inzameling en verwerking)</t>
+        </is>
+      </c>
+      <c r="C294" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D294" s="4" t="inlineStr">
+        <is>
+          <t>Emissies door verbranding</t>
+        </is>
+      </c>
+      <c r="E294" s="4" t="inlineStr">
+        <is>
+          <t>Vermeden emissies door energieterugwinning</t>
+        </is>
+      </c>
+      <c r="F294" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G294" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Restafval </t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr"/>
+      <c r="C295" t="inlineStr"/>
+      <c r="D295" t="inlineStr"/>
+      <c r="E295" t="inlineStr"/>
+      <c r="F295" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr"/>
+      <c r="H295" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>Restafval (met nascheiding)</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr"/>
+      <c r="C296" t="inlineStr"/>
+      <c r="D296" t="inlineStr"/>
+      <c r="E296" t="inlineStr"/>
+      <c r="F296" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr"/>
+      <c r="H296" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>Gevaarlijk afval (indicatief)</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr"/>
+      <c r="C297" t="inlineStr"/>
+      <c r="D297" t="inlineStr"/>
+      <c r="E297" t="inlineStr"/>
+      <c r="F297" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr"/>
+      <c r="H297" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kunststoffen </t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr"/>
+      <c r="C298" t="inlineStr"/>
+      <c r="D298" t="inlineStr"/>
+      <c r="E298" t="inlineStr"/>
+      <c r="F298" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr"/>
+      <c r="H298" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>Hout (A/B/C-hout)</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr"/>
+      <c r="C299" t="inlineStr"/>
+      <c r="D299" t="inlineStr"/>
+      <c r="E299" t="inlineStr"/>
+      <c r="F299" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr"/>
+      <c r="H299" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>Groenafval (naar bio-energiecentrale)</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr"/>
+      <c r="C300" t="inlineStr"/>
+      <c r="D300" t="inlineStr"/>
+      <c r="E300" t="inlineStr"/>
+      <c r="F300" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr"/>
+      <c r="H300" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>Specifiek ziekenhuis afval (SZA)</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr"/>
+      <c r="C301" t="inlineStr"/>
+      <c r="D301" t="inlineStr"/>
+      <c r="E301" t="inlineStr"/>
+      <c r="F301" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr"/>
+      <c r="H301" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="40" customHeight="1">
+      <c r="A302" s="3" t="inlineStr">
+        <is>
+          <t>Finale afvalverwerking  (AVI zonder energieterugwinning)</t>
+        </is>
+      </c>
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr"/>
+      <c r="D302" t="inlineStr"/>
+    </row>
+    <row r="303">
+      <c r="A303" s="4" t="n"/>
+      <c r="B303" s="4" t="inlineStr">
+        <is>
+          <t>GHG protocol (inzameling en verbranding)</t>
+        </is>
+      </c>
+      <c r="C303" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="D303" s="4" t="inlineStr">
+        <is>
+          <t>Emissies door verbranding</t>
+        </is>
+      </c>
+      <c r="E303" s="4" t="inlineStr">
+        <is>
+          <t>Vermeden emissies</t>
+        </is>
+      </c>
+      <c r="F303" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G303" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>Gevaarlijk afval (indicatief)</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr"/>
+      <c r="C304" t="inlineStr"/>
+      <c r="D304" t="inlineStr"/>
+      <c r="E304" t="inlineStr"/>
+      <c r="F304" s="7" t="inlineStr">
+        <is>
+          <t>ton</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr"/>
+      <c r="H304" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
+    <row r="305" ht="40" customHeight="1">
+      <c r="A305" s="3" t="inlineStr">
+        <is>
+          <t>Afvalwater</t>
+        </is>
+      </c>
+      <c r="B305" s="4" t="inlineStr">
+        <is>
+          <t>Kg CO₂-eq / eenheid</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr"/>
+      <c r="D305" t="inlineStr"/>
+    </row>
+    <row r="306">
+      <c r="A306" s="4" t="n"/>
+      <c r="B306" s="4" t="inlineStr">
+        <is>
+          <t>Totaal</t>
+        </is>
+      </c>
+      <c r="C306" s="4" t="inlineStr">
+        <is>
+          <t>CO2</t>
+        </is>
+      </c>
+      <c r="D306" s="4" t="inlineStr">
+        <is>
+          <t>Methaan</t>
+        </is>
+      </c>
+      <c r="E306" s="4" t="inlineStr">
+        <is>
+          <t>Lachgas</t>
+        </is>
+      </c>
+      <c r="F306" s="4" t="inlineStr">
+        <is>
+          <t>Eenheid</t>
+        </is>
+      </c>
+      <c r="G306" s="4" t="inlineStr">
+        <is>
+          <t>Conversie MJ</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Afvalwater </t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr"/>
+      <c r="C307" t="inlineStr"/>
+      <c r="D307" t="inlineStr"/>
+      <c r="E307" t="inlineStr"/>
+      <c r="F307" s="7" t="inlineStr">
+        <is>
+          <t>Vervuilingseenheid</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr"/>
+      <c r="H307" s="8" t="inlineStr">
+        <is>
+          <t>Link</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="43">
-[...29 lines deleted...]
-    <mergeCell ref="B194:F194"/>
+  <mergeCells count="44">
+    <mergeCell ref="B151:F151"/>
     <mergeCell ref="B145:F145"/>
     <mergeCell ref="B83:F83"/>
+    <mergeCell ref="B116:F116"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="B265:F265"/>
+    <mergeCell ref="B293:F293"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="B194:F194"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="B246:F246"/>
+    <mergeCell ref="B232:F232"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="B208:F208"/>
+    <mergeCell ref="B130:F130"/>
+    <mergeCell ref="B215:F215"/>
+    <mergeCell ref="A138:H138"/>
+    <mergeCell ref="B302:F302"/>
+    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="B224:F224"/>
+    <mergeCell ref="B305:F305"/>
+    <mergeCell ref="B202:F202"/>
+    <mergeCell ref="A82:H82"/>
     <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A223:H223"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B255:F255"/>
+    <mergeCell ref="B260:F260"/>
+    <mergeCell ref="B71:F71"/>
+    <mergeCell ref="B178:F178"/>
+    <mergeCell ref="B93:F93"/>
+    <mergeCell ref="B37:F37"/>
+    <mergeCell ref="B269:F269"/>
+    <mergeCell ref="B120:F120"/>
+    <mergeCell ref="A1:H1"/>
     <mergeCell ref="B139:F139"/>
+    <mergeCell ref="A150:H150"/>
     <mergeCell ref="B5:F5"/>
-    <mergeCell ref="A36:H36"/>
-[...6 lines deleted...]
-    <mergeCell ref="B151:F151"/>
+    <mergeCell ref="B238:F238"/>
+    <mergeCell ref="A268:H268"/>
+    <mergeCell ref="B220:F220"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="B98:F98"/>
+    <mergeCell ref="B24:F24"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H7" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H8" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H9" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H10" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H11" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H12" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H13" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H14" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H15" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H16" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H17" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H20" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H21" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H22" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H23" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H26" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H27" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H28" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H29" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H30" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H31" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H32" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H33" r:id="rId23"/>
@@ -7632,86 +8351,115 @@
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H177" r:id="rId135"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H180" r:id="rId136"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H181" r:id="rId137"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H182" r:id="rId138"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H183" r:id="rId139"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H184" r:id="rId140"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H185" r:id="rId141"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H186" r:id="rId142"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H187" r:id="rId143"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H188" r:id="rId144"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H189" r:id="rId145"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H190" r:id="rId146"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H191" r:id="rId147"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H192" r:id="rId148"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H193" r:id="rId149"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H196" r:id="rId150"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H197" r:id="rId151"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H198" r:id="rId152"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H199" r:id="rId153"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H200" r:id="rId154"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H201" r:id="rId155"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H204" r:id="rId156"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H205" r:id="rId157"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H206" r:id="rId158"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H207" r:id="rId159"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H208" r:id="rId160"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H210" r:id="rId160"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H211" r:id="rId161"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H212" r:id="rId162"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H213" r:id="rId163"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H214" r:id="rId164"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H217" r:id="rId165"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H218" r:id="rId166"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H219" r:id="rId167"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H222" r:id="rId168"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H226" r:id="rId169"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H229" r:id="rId170"/>
-[...3 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H233" r:id="rId174"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H227" r:id="rId170"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H228" r:id="rId171"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H229" r:id="rId172"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H230" r:id="rId173"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H231" r:id="rId174"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H234" r:id="rId175"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H237" r:id="rId176"/>
-[...1 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H239" r:id="rId178"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H235" r:id="rId176"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H236" r:id="rId177"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H237" r:id="rId178"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H240" r:id="rId179"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H241" r:id="rId180"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H242" r:id="rId181"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H245" r:id="rId182"/>
-[...14 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H266" r:id="rId197"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H243" r:id="rId182"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H244" r:id="rId183"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H245" r:id="rId184"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H248" r:id="rId185"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H249" r:id="rId186"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H250" r:id="rId187"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H251" r:id="rId188"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H252" r:id="rId189"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H253" r:id="rId190"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H254" r:id="rId191"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H257" r:id="rId192"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H258" r:id="rId193"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H259" r:id="rId194"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H262" r:id="rId195"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H263" r:id="rId196"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H264" r:id="rId197"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H267" r:id="rId198"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H271" r:id="rId199"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H275" r:id="rId200"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H272" r:id="rId200"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H273" r:id="rId201"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H274" r:id="rId202"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H275" r:id="rId203"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H276" r:id="rId204"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H277" r:id="rId205"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H278" r:id="rId206"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H279" r:id="rId207"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H280" r:id="rId208"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H281" r:id="rId209"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H282" r:id="rId210"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H283" r:id="rId211"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H284" r:id="rId212"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H285" r:id="rId213"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H286" r:id="rId214"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H287" r:id="rId215"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H288" r:id="rId216"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H289" r:id="rId217"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H290" r:id="rId218"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H291" r:id="rId219"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H292" r:id="rId220"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H295" r:id="rId221"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H296" r:id="rId222"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H297" r:id="rId223"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H298" r:id="rId224"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H299" r:id="rId225"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H300" r:id="rId226"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H301" r:id="rId227"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H304" r:id="rId228"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H307" r:id="rId229"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId201"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId230"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>