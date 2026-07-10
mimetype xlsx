--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Factoren 2020 dd 26-05-2026" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Factoren 2020 dd 10-07-2026" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b val="1"/>
@@ -535,51 +535,51 @@
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45.5" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="13" customWidth="1" min="5" max="5"/>
     <col width="19.5" customWidth="1" min="6" max="6"/>
     <col width="19.5" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="170" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>Factoren 2020 dd 26-05-2026</t>
+          <t>Factoren 2020 dd 10-07-2026</t>
         </is>
       </c>
     </row>
     <row r="3" ht="300" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Onderstaande lijst is gegenereerd van de website CO2emissiefactoren.nl. 
 In deze tabel staan alle CO2-emissiefactoren van het door u geselecteerde jaar, die geldig zijn in Nederland uitgedrukt in CO2-equivalenten. 
 Let op: de kolommen kunnen wisselende koppen hebben, 
 Meest gebruikelijk is Well to Wheel (WTW), Well to Tank (WTT), Tank to Wheel (TTW) en biogene emissies. 
 Welke emissiefactor u nodig hebt, is afhankelijk van het doel van de CO2-inventaris. 
 Achter elke factor is een link opgenomen, die verwijst naar de betreffende factor op de website. Via de website kunt u de historische ontwikkelingen in een factor volgen en de bronverwijzing opzoeken.
 Wij stellen het op prijs als u bij gebruik van de emissiefactoren een referentie opneemt naar www.CO2emissiefactoren.nl.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Brandstoffen voertuigen en schepen</t>
         </is>
       </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
@@ -8146,94 +8146,94 @@
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t xml:space="preserve">Afvalwater </t>
         </is>
       </c>
       <c r="B307" t="inlineStr"/>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr"/>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>Vervuilingseenheid</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="B302:F302"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B265:F265"/>
+    <mergeCell ref="B202:F202"/>
+    <mergeCell ref="B293:F293"/>
+    <mergeCell ref="B246:F246"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B83:F83"/>
+    <mergeCell ref="B98:F98"/>
+    <mergeCell ref="A138:H138"/>
+    <mergeCell ref="B255:F255"/>
+    <mergeCell ref="B220:F220"/>
+    <mergeCell ref="A223:H223"/>
+    <mergeCell ref="B269:F269"/>
     <mergeCell ref="B194:F194"/>
-    <mergeCell ref="A268:H268"/>
-[...1 lines deleted...]
-    <mergeCell ref="B220:F220"/>
+    <mergeCell ref="B305:F305"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B93:F93"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="B145:F145"/>
+    <mergeCell ref="A150:H150"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="B116:F116"/>
+    <mergeCell ref="B238:F238"/>
+    <mergeCell ref="B71:F71"/>
+    <mergeCell ref="B151:F151"/>
+    <mergeCell ref="B130:F130"/>
+    <mergeCell ref="B208:F208"/>
+    <mergeCell ref="B120:F120"/>
+    <mergeCell ref="B260:F260"/>
+    <mergeCell ref="B178:F178"/>
+    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="B232:F232"/>
+    <mergeCell ref="B215:F215"/>
+    <mergeCell ref="B37:F37"/>
+    <mergeCell ref="B224:F224"/>
+    <mergeCell ref="B44:F44"/>
     <mergeCell ref="B139:F139"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="B260:F260"/>
-[...29 lines deleted...]
-    <mergeCell ref="B130:F130"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A268:H268"/>
     <mergeCell ref="A4:H4"/>
-    <mergeCell ref="B293:F293"/>
-[...4 lines deleted...]
-    <mergeCell ref="A3:H3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H7" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H8" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H9" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H10" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H11" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H12" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H13" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H14" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H15" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H16" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H17" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H20" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H21" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H22" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H23" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H26" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H27" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H28" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H29" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H30" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H31" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H32" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H33" r:id="rId23"/>