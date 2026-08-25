--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Factoren 2020 dd 10-07-2026" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Factoren 2020 dd 25-08-2026" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <b val="1"/>
@@ -535,51 +535,51 @@
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45.5" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="13" customWidth="1" min="5" max="5"/>
     <col width="19.5" customWidth="1" min="6" max="6"/>
     <col width="19.5" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="170" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t xml:space="preserve"> </t>
         </is>
       </c>
     </row>
     <row r="2" ht="30" customHeight="1">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>Factoren 2020 dd 10-07-2026</t>
+          <t>Factoren 2020 dd 25-08-2026</t>
         </is>
       </c>
     </row>
     <row r="3" ht="300" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Onderstaande lijst is gegenereerd van de website CO2emissiefactoren.nl. 
 In deze tabel staan alle CO2-emissiefactoren van het door u geselecteerde jaar, die geldig zijn in Nederland uitgedrukt in CO2-equivalenten. 
 Let op: de kolommen kunnen wisselende koppen hebben, 
 Meest gebruikelijk is Well to Wheel (WTW), Well to Tank (WTT), Tank to Wheel (TTW) en biogene emissies. 
 Welke emissiefactor u nodig hebt, is afhankelijk van het doel van de CO2-inventaris. 
 Achter elke factor is een link opgenomen, die verwijst naar de betreffende factor op de website. Via de website kunt u de historische ontwikkelingen in een factor volgen en de bronverwijzing opzoeken.
 Wij stellen het op prijs als u bij gebruik van de emissiefactoren een referentie opneemt naar www.CO2emissiefactoren.nl.</t>
         </is>
       </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>Brandstoffen voertuigen en schepen</t>
         </is>
       </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
@@ -8146,94 +8146,94 @@
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t xml:space="preserve">Afvalwater </t>
         </is>
       </c>
       <c r="B307" t="inlineStr"/>
       <c r="C307" t="inlineStr"/>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr"/>
       <c r="F307" s="7" t="inlineStr">
         <is>
           <t>Vervuilingseenheid</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" s="8" t="inlineStr">
         <is>
           <t>Link</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="B139:F139"/>
+    <mergeCell ref="B37:F37"/>
+    <mergeCell ref="B202:F202"/>
+    <mergeCell ref="B178:F178"/>
+    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="B71:F71"/>
+    <mergeCell ref="B224:F224"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B220:F220"/>
+    <mergeCell ref="B305:F305"/>
+    <mergeCell ref="B116:F116"/>
+    <mergeCell ref="B151:F151"/>
+    <mergeCell ref="A138:H138"/>
+    <mergeCell ref="B194:F194"/>
+    <mergeCell ref="B246:F246"/>
+    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="B208:F208"/>
+    <mergeCell ref="B232:F232"/>
+    <mergeCell ref="B93:F93"/>
+    <mergeCell ref="A223:H223"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="B238:F238"/>
+    <mergeCell ref="B255:F255"/>
+    <mergeCell ref="B293:F293"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="B260:F260"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="B145:F145"/>
+    <mergeCell ref="B215:F215"/>
     <mergeCell ref="B302:F302"/>
-    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B130:F130"/>
+    <mergeCell ref="A92:H92"/>
+    <mergeCell ref="A268:H268"/>
     <mergeCell ref="B265:F265"/>
-    <mergeCell ref="B202:F202"/>
-[...2 lines deleted...]
-    <mergeCell ref="A97:H97"/>
+    <mergeCell ref="A150:H150"/>
+    <mergeCell ref="B98:F98"/>
+    <mergeCell ref="B269:F269"/>
+    <mergeCell ref="B120:F120"/>
+    <mergeCell ref="B5:F5"/>
     <mergeCell ref="B55:F55"/>
-    <mergeCell ref="B24:F24"/>
     <mergeCell ref="B83:F83"/>
-    <mergeCell ref="B98:F98"/>
-[...32 lines deleted...]
-    <mergeCell ref="A4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H7" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H8" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H9" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H10" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H11" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H12" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H13" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H14" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H15" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H16" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H17" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H20" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H21" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H22" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H23" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H26" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H27" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H28" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H29" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H30" r:id="rId20"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H31" r:id="rId21"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H32" r:id="rId22"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="H33" r:id="rId23"/>